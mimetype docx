--- v0 (2025-10-10)
+++ v1 (2026-09-28)
@@ -27,51 +27,51 @@
   <Override PartName="/word/activeX/activeX8.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX9.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX10.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX11.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX12.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX13.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX14.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX15.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX16.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX17.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17F44A00" w14:textId="77777777" w:rsidR="00467A8F" w:rsidRDefault="00467A8F" w:rsidP="005F6B2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FEF444E" w14:textId="77777777" w:rsidR="00467A8F" w:rsidRPr="005D41F8" w:rsidRDefault="00467A8F" w:rsidP="005F6B2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B101DB0" w14:textId="77777777" w:rsidR="00467A8F" w:rsidRDefault="00467A8F" w:rsidP="005F6B2D">
       <w:pPr>
@@ -226,213 +226,213 @@
           </w:tcPr>
           <w:p w14:paraId="28FD1C85" w14:textId="77777777" w:rsidR="0083137F" w:rsidRPr="00775334" w:rsidRDefault="0083137F" w:rsidP="002A3D54">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39922955" w14:textId="77777777" w:rsidR="00315C25" w:rsidRPr="00775334" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37486C22" w14:textId="14A2BECD" w:rsidR="00315C25" w:rsidRPr="00775334" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="37486C22" w14:textId="23AC93A1" w:rsidR="00315C25" w:rsidRPr="00775334" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="595E74DC">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="595E74DC">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1070" type="#_x0000_t75" style="width:129pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:129pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId12" w:name="CheckBox7" w:shapeid="_x0000_i1070"/>
+                <w:control r:id="rId12" w:name="CheckBox7" w:shapeid="_x0000_i1059"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="17B5F90F">
-                <v:shape id="_x0000_i1072" type="#_x0000_t75" style="width:132.5pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="17B5F90F">
+                <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:132.6pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId14" w:name="CheckBox8" w:shapeid="_x0000_i1072"/>
+                <w:control r:id="rId14" w:name="CheckBox8" w:shapeid="_x0000_i1061"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="3B2085D2">
-                <v:shape id="_x0000_i1074" type="#_x0000_t75" style="width:58.5pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="3B2085D2">
+                <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:58.8pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId16" w:name="CheckBox9" w:shapeid="_x0000_i1074"/>
+                <w:control r:id="rId16" w:name="CheckBox9" w:shapeid="_x0000_i1063"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70692E6A" w14:textId="76F05CE1" w:rsidR="00315C25" w:rsidRPr="00775334" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="70692E6A" w14:textId="34E30D6B" w:rsidR="00315C25" w:rsidRPr="00775334" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="69BAAD2B">
-                <v:shape id="_x0000_i1076" type="#_x0000_t75" style="width:214.5pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="69BAAD2B">
+                <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:214.2pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId18" w:name="CheckBox10" w:shapeid="_x0000_i1076"/>
+                <w:control r:id="rId18" w:name="CheckBox10" w:shapeid="_x0000_i1065"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BA3723E" w14:textId="77777777" w:rsidR="0083137F" w:rsidRPr="00775334" w:rsidRDefault="0083137F" w:rsidP="002A3D54">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13797678" w14:textId="35C2A0A0" w:rsidR="00B83714" w:rsidRPr="008272CB" w:rsidRDefault="00B83714">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3385"/>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="3479"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002927ED" w:rsidRPr="002B617B" w14:paraId="41632791" w14:textId="21003CDB" w:rsidTr="00775334">
+      <w:tr w:rsidR="002927ED" w:rsidRPr="00051137" w14:paraId="41632791" w14:textId="21003CDB" w:rsidTr="00775334">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10291" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="29337F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06489E7D" w14:textId="77777777" w:rsidR="000668FA" w:rsidRDefault="000668FA" w:rsidP="002927ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk90905125"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk90913348"/>
@@ -440,51 +440,51 @@
           <w:p w14:paraId="212B5DED" w14:textId="4C12BF7B" w:rsidR="002927ED" w:rsidRPr="00827288" w:rsidRDefault="006B7092" w:rsidP="002927ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827288">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>DATI DELL’AZIENDA/ORGANIZZAZIONE DA CERTIFICARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E5753" w:rsidRPr="002B617B" w14:paraId="0921DE65" w14:textId="77777777" w:rsidTr="00775334">
+      <w:tr w:rsidR="005E5753" w:rsidRPr="00051137" w14:paraId="0921DE65" w14:textId="77777777" w:rsidTr="00775334">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="29337F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DFA063" w14:textId="77777777" w:rsidR="005E5753" w:rsidRPr="00827288" w:rsidRDefault="005E5753" w:rsidP="002927ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1547,51 +1547,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">*Dati obbligatori </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344155" w:rsidRPr="002B617B" w14:paraId="3B02B9F0" w14:textId="77777777" w:rsidTr="00775334">
+      <w:tr w:rsidR="00344155" w:rsidRPr="00051137" w14:paraId="3B02B9F0" w14:textId="77777777" w:rsidTr="00775334">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10302" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="29337F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA32E1D" w14:textId="77777777" w:rsidR="000668FA" w:rsidRDefault="000668FA" w:rsidP="00F1003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B8D6905" w14:textId="2AF4DBDB" w:rsidR="00344155" w:rsidRPr="00827288" w:rsidRDefault="00BD5143" w:rsidP="00F1003E">
             <w:pPr>
@@ -1623,51 +1623,51 @@
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>DI RIFERIMENTO PER</w:t>
             </w:r>
             <w:r w:rsidRPr="00827288">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00944261" w:rsidRPr="00827288">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>L’INVIO DELL’OFFERTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00344155" w:rsidRPr="002B617B" w14:paraId="56DE7842" w14:textId="77777777" w:rsidTr="00435BD9">
+      <w:tr w:rsidR="00344155" w:rsidRPr="00051137" w14:paraId="56DE7842" w14:textId="77777777" w:rsidTr="00435BD9">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="29337F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A3ECD9" w14:textId="77777777" w:rsidR="00344155" w:rsidRPr="00827288" w:rsidRDefault="00344155" w:rsidP="00F1003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1888,51 +1888,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FCA1202" w14:textId="25A6CE65" w:rsidR="00344155" w:rsidRPr="00184D4D" w:rsidRDefault="00344155" w:rsidP="00F1003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F010A5" w:rsidRPr="002B617B" w14:paraId="31D9A141" w14:textId="77777777" w:rsidTr="00CE45CD">
+      <w:tr w:rsidR="00F010A5" w:rsidRPr="00051137" w14:paraId="31D9A141" w14:textId="77777777" w:rsidTr="00CE45CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="510F0168" w14:textId="77777777" w:rsidR="00F718CC" w:rsidRPr="00827288" w:rsidRDefault="00F718CC" w:rsidP="00F718CC">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:ind w:left="0" w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2131,51 +2131,51 @@
           </w:tcPr>
           <w:p w14:paraId="113FB00A" w14:textId="6812621F" w:rsidR="009079D1" w:rsidRPr="009079D1" w:rsidRDefault="009079D1" w:rsidP="002A3D54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk91578535"/>
             <w:r w:rsidRPr="00D12419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STRUTTURA DELL’ORGANIZZAZIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00A5356D" w:rsidRPr="002B617B" w14:paraId="41B0DC47" w14:textId="522DC4C8" w:rsidTr="00B83714">
+      <w:tr w:rsidR="00A5356D" w:rsidRPr="00051137" w14:paraId="41B0DC47" w14:textId="522DC4C8" w:rsidTr="00B83714">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B4B2D2" w14:textId="50C10234" w:rsidR="00C37F3C" w:rsidRPr="00827288" w:rsidRDefault="002D09D0" w:rsidP="009079D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827288">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2221,51 +2221,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>se diversa da Sede Legale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C3D1514" w14:textId="77777777" w:rsidR="00C37F3C" w:rsidRPr="00827288" w:rsidRDefault="00C37F3C" w:rsidP="009079D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5356D" w:rsidRPr="002B617B" w14:paraId="41C48D38" w14:textId="35C5A395" w:rsidTr="00B83714">
+      <w:tr w:rsidR="00A5356D" w:rsidRPr="00051137" w14:paraId="41C48D38" w14:textId="35C5A395" w:rsidTr="00B83714">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3E24A406" w14:textId="77777777" w:rsidR="00A5356D" w:rsidRPr="00827288" w:rsidRDefault="00A5356D" w:rsidP="00A5356D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2874,785 +2874,933 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DD12762" w14:textId="317909BC" w:rsidR="00B83714" w:rsidRDefault="00B83714">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella2"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B83714" w:rsidRPr="002B617B" w14:paraId="6F8A8B83" w14:textId="77777777" w:rsidTr="00B4736E">
+      <w:tr w:rsidR="00B83714" w:rsidRPr="001F77AE" w14:paraId="6F8A8B83" w14:textId="77777777" w:rsidTr="00B4736E">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7534660C" w14:textId="04E41584" w:rsidR="00B83714" w:rsidRPr="000668FA" w:rsidRDefault="00B83714" w:rsidP="00B4736E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000668FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altre sedi permanenti da certificare:</w:t>
             </w:r>
             <w:r w:rsidR="000668FA" w:rsidRPr="000668FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> SI    NO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="369A9F1B" w14:textId="2BE63641" w:rsidR="00B83714" w:rsidRDefault="00B83714" w:rsidP="00B83714">
-[...17 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="783A2C4B" w14:textId="5A8F6F37" w:rsidR="00B83714" w:rsidRPr="001F77AE" w:rsidRDefault="000668FA" w:rsidP="00F95611">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000668FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000668FA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83714" w:rsidRPr="000668FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B83714" w:rsidRPr="000668FA">
+              <w:t>Se S</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB777D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Se Si compilare l’Allegato 1 SEDI MULTIPLE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000668FA">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83714" w:rsidRPr="000668FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>compilare l’Allegato 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000668FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="763BCF3F" w14:textId="08BA76A9" w:rsidR="00972DA1" w:rsidRPr="00F95611" w:rsidRDefault="00972DA1" w:rsidP="00377511">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2010"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F77AE" w:rsidRPr="001F77AE" w14:paraId="4DC0AC4E" w14:textId="77777777" w:rsidTr="00B4736E">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038CDB2B" w14:textId="41822BA6" w:rsidR="001F77AE" w:rsidRPr="00FC6FCF" w:rsidRDefault="001F77AE" w:rsidP="00B4736E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In caso di presenza di altre sedi, i KPI sono gestiti in modo centralizzato presso la sede principale? </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC6FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC6FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D84D9D9" w14:textId="359C3EB7" w:rsidR="005F6B2D" w:rsidRDefault="005F6B2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C49DDFF" w14:textId="77777777" w:rsidR="000668FA" w:rsidRPr="00972DA1" w:rsidRDefault="000668FA">
+    <w:p w14:paraId="4C49DDFF" w14:textId="77777777" w:rsidR="000668FA" w:rsidRDefault="000668FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC318B6" w14:textId="77777777" w:rsidR="001F77AE" w:rsidRPr="00972DA1" w:rsidRDefault="001F77AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="2075"/>
         <w:gridCol w:w="3446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F95611" w:rsidRPr="002B617B" w14:paraId="052EEDE3" w14:textId="77777777" w:rsidTr="00132C98">
+      <w:tr w:rsidR="00242065" w:rsidRPr="00242065" w14:paraId="052EEDE3" w14:textId="77777777" w:rsidTr="00242065">
+        <w:trPr>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5970A678" w14:textId="33599258" w:rsidR="00F95611" w:rsidRPr="00377511" w:rsidRDefault="00F95611">
-            <w:pPr>
+          <w:p w14:paraId="5970A678" w14:textId="2C425EBB" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00377511">
+              <w:lastRenderedPageBreak/>
+              <w:t>Numero totale dipendenti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6FCF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5521" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3C44F9" w14:textId="48AC8769" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-          <w:p w14:paraId="51AF3976" w14:textId="7F70BAF7" w:rsidR="00F95611" w:rsidRPr="00377511" w:rsidRDefault="00F95611">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242065" w:rsidRPr="00051137" w14:paraId="19B5FD71" w14:textId="77777777" w:rsidTr="00132C98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA8E72F" w14:textId="3A209FE2" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377511">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Full-time</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>Distribuzione</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> dipendenti</w:t>
+            </w:r>
             <w:r w:rsidRPr="00377511">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB9D59B" w14:textId="1BCABA62" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00377511">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Full-time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D448BDB" w14:textId="4B5D0124" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00377511">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
               <w:t>Part-time (indicare n. ore settimanali)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95611" w14:paraId="293A3B71" w14:textId="77777777" w:rsidTr="00132C98">
+      <w:tr w:rsidR="00242065" w:rsidRPr="00051137" w14:paraId="5183DCBD" w14:textId="77777777" w:rsidTr="00132C98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7468C061" w14:textId="39ECDB50" w:rsidR="00F95611" w:rsidRDefault="00F95611">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4131CA8F" w14:textId="111DBDDB" w:rsidR="00242065" w:rsidRPr="00D5380B" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FC6FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Eventuali soci (solo se iscritti nel libro paghe)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E34A6DE" w14:textId="77777777" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F26119" w14:textId="77777777" w:rsidR="00242065" w:rsidRPr="00377511" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242065" w14:paraId="293A3B71" w14:textId="77777777" w:rsidTr="00132C98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7468C061" w14:textId="39ECDB50" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Direzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A93BCD" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="71A93BCD" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04681D57" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="04681D57" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95611" w:rsidRPr="002B617B" w14:paraId="53028272" w14:textId="77777777" w:rsidTr="00132C98">
+      <w:tr w:rsidR="00242065" w:rsidRPr="00051137" w14:paraId="53028272" w14:textId="77777777" w:rsidTr="00132C98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0737AA" w14:textId="5A9EC127" w:rsidR="00F95611" w:rsidRDefault="00BB79AB">
+          <w:p w14:paraId="3A0737AA" w14:textId="5A9EC127" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabile </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F95611">
+              <w:t>Responsabile Amministrazione personale/Risorse umane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EF57E3" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Amministrazione personale/Risorse umane</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160B8538" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242065" w14:paraId="6B98187D" w14:textId="77777777" w:rsidTr="00132C98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="225325BC" w14:textId="4015DBF5" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Responsabile Formazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41EF57E3" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="6ADB5A5C" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160B8538" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="7C267D0B" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95611" w14:paraId="6B98187D" w14:textId="77777777" w:rsidTr="00132C98">
+      <w:tr w:rsidR="00242065" w:rsidRPr="00051137" w14:paraId="14F14830" w14:textId="77777777" w:rsidTr="00132C98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225325BC" w14:textId="4015DBF5" w:rsidR="00F95611" w:rsidRDefault="00BB79AB">
+          <w:p w14:paraId="44F0593D" w14:textId="0E78212A" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabile </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F95611">
+              <w:t xml:space="preserve">Responsabile Sistema di gestione per la parità di genere </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539C4D4E" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Formazione</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E8281" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242065" w14:paraId="6E5E1781" w14:textId="77777777" w:rsidTr="00132C98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076B0B32" w14:textId="16FC59F9" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Ufficio legale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADB5A5C" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="309921A8" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C267D0B" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="7DACEF1D" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95611" w:rsidRPr="002B617B" w14:paraId="14F14830" w14:textId="77777777" w:rsidTr="00132C98">
+      <w:tr w:rsidR="00242065" w14:paraId="388F73A2" w14:textId="77777777" w:rsidTr="00132C98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44F0593D" w14:textId="0E78212A" w:rsidR="00F95611" w:rsidRDefault="00BB79AB">
+          <w:p w14:paraId="504B2015" w14:textId="18DCEBA9" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabile </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F95611">
+              <w:t>Ufficio comunicazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1AB199" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sistema di gestione per la parità di genere </w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341C30F8" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242065" w14:paraId="5B5D94B0" w14:textId="77777777" w:rsidTr="00132C98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F6A037" w14:textId="5DA7E41F" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Altri uffici e produzione*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539C4D4E" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="5B6D2B88" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4E8281" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
-[...176 lines deleted...]
-          <w:p w14:paraId="062BDA2D" w14:textId="77777777" w:rsidR="00F95611" w:rsidRDefault="00F95611">
+          <w:p w14:paraId="062BDA2D" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00242065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="461ED336" w14:textId="52D55843" w:rsidR="00F95611" w:rsidRPr="00BB79AB" w:rsidRDefault="00F95611">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A83B67" w14:textId="0C1827F9" w:rsidR="00BB79AB" w:rsidRPr="00377511" w:rsidRDefault="00BB79AB">
+    <w:p w14:paraId="21A83B67" w14:textId="0C1827F9" w:rsidR="00BB79AB" w:rsidRPr="001F77AE" w:rsidRDefault="00BB79AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001F77AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>*dipendenti che non ricoprono ruoli di responsabilità.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="30453A02" w14:textId="256CE547" w:rsidR="001F77AE" w:rsidRPr="001F77AE" w:rsidRDefault="001F77AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10346"/>
       </w:tblGrid>
       <w:tr w:rsidR="00166FBA" w:rsidRPr="009079D1" w14:paraId="557D77F1" w14:textId="77777777" w:rsidTr="00C73B76">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
@@ -3804,51 +3952,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00907284" w:rsidRPr="002B617B" w14:paraId="200803A1" w14:textId="77777777" w:rsidTr="003F4621">
+      <w:tr w:rsidR="00907284" w:rsidRPr="00051137" w14:paraId="200803A1" w14:textId="77777777" w:rsidTr="003F4621">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="29337F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F8DB77" w14:textId="6AF89767" w:rsidR="00907284" w:rsidRPr="00467A8F" w:rsidRDefault="00D12419" w:rsidP="002A3D54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00467A8F">
@@ -3905,118 +4053,118 @@
           </w:tcPr>
           <w:p w14:paraId="64D9CCA1" w14:textId="77777777" w:rsidR="00315C25" w:rsidRPr="00827288" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827288">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grado di implementazione del Sistema di gestione:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E588AB" w14:textId="6ECB259C" w:rsidR="0064253A" w:rsidRPr="001D2680" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="78E588AB" w14:textId="0B7DF03B" w:rsidR="0064253A" w:rsidRPr="001D2680" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F4621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="71D823F4">
-                <v:shape id="_x0000_i1078" type="#_x0000_t75" style="width:108pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="71D823F4">
+                <v:shape id="_x0000_i1067" type="#_x0000_t75" style="width:108pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId20" w:name="CheckBox13" w:shapeid="_x0000_i1078"/>
+                <w:control r:id="rId20" w:name="CheckBox13" w:shapeid="_x0000_i1067"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="003F4621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="003F4621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="0BE846DF">
-                <v:shape id="_x0000_i1080" type="#_x0000_t75" style="width:152pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0BE846DF">
+                <v:shape id="_x0000_i1069" type="#_x0000_t75" style="width:152.4pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId22" w:name="CheckBox14" w:shapeid="_x0000_i1080"/>
+                <w:control r:id="rId22" w:name="CheckBox14" w:shapeid="_x0000_i1069"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="003F4621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="003F4621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="68F39CF8">
-                <v:shape id="_x0000_i1082" type="#_x0000_t75" style="width:61.5pt;height:18pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="68F39CF8">
+                <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:61.8pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId24" w:name="CheckBox15" w:shapeid="_x0000_i1082"/>
+                <w:control r:id="rId24" w:name="CheckBox15" w:shapeid="_x0000_i1071"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella4"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7508"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D41F8" w14:paraId="5FB71CD2" w14:textId="77777777" w:rsidTr="00972DA1">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B1DB9A" w14:textId="1C214595" w:rsidR="005D41F8" w:rsidRPr="00C73B76" w:rsidRDefault="00315C25" w:rsidP="005D41F8">
@@ -4025,427 +4173,427 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Le dimensioni del sito rispetto al numero di addetti sono ridotte?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26427CB6" w14:textId="5F6A890B" w:rsidR="005D41F8" w:rsidRDefault="005D41F8" w:rsidP="005D41F8">
+          <w:p w14:paraId="26427CB6" w14:textId="611F3B7E" w:rsidR="005D41F8" w:rsidRDefault="005D41F8" w:rsidP="005D41F8">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="1BD95D92">
-                <v:shape id="_x0000_i1088" type="#_x0000_t75" style="width:37.5pt;height:15pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1BD95D92">
+                <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:37.8pt;height:15pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId26" w:name="CheckBox1621" w:shapeid="_x0000_i1088"/>
+                <w:control r:id="rId26" w:name="CheckBox1621" w:shapeid="_x0000_i1073"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="7CE77078">
-                <v:shape id="_x0000_i1090" type="#_x0000_t75" style="width:31pt;height:15pt" o:ole="">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7CE77078">
+                <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:30.6pt;height:15pt" o:ole="">
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId28" w:name="CheckBox1721" w:shapeid="_x0000_i1090"/>
+                <w:control r:id="rId28" w:name="CheckBox1721" w:shapeid="_x0000_i1075"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D41F8" w14:paraId="730CC7CB" w14:textId="77777777" w:rsidTr="00972DA1">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BD0366D" w14:textId="67318D78" w:rsidR="005D41F8" w:rsidRPr="00C73B76" w:rsidRDefault="00315C25" w:rsidP="005D41F8">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Esiste un alto livello di automatizzazione della gestione del sistema?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC4D42F" w14:textId="3CD017C2" w:rsidR="005D41F8" w:rsidRDefault="005D41F8" w:rsidP="005D41F8">
+          <w:p w14:paraId="2DC4D42F" w14:textId="6380255E" w:rsidR="005D41F8" w:rsidRDefault="005D41F8" w:rsidP="005D41F8">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="2D8A234D">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId29" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="2D8A234D">
+                <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:37.8pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId30" w:name="CheckBox1622" w:shapeid="_x0000_i1092"/>
+                <w:control r:id="rId29" w:name="CheckBox1622" w:shapeid="_x0000_i1077"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="2778FC9E">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId31" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="2778FC9E">
+                <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:30.6pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId32" w:name="CheckBox1722" w:shapeid="_x0000_i1094"/>
+                <w:control r:id="rId30" w:name="CheckBox1722" w:shapeid="_x0000_i1079"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315C25" w14:paraId="54CE4007" w14:textId="77777777" w:rsidTr="00972DA1">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4DB344" w14:textId="74724805" w:rsidR="00315C25" w:rsidRPr="00C73B76" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056047A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La struttura dell’Azienda comprende personale che lavora fuori sede (es. autisti/personale di servizio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E31CA1" w14:textId="627B064C" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="65E31CA1" w14:textId="342B74ED" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="1A234C16">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId33" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1A234C16">
+                <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:37.8pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId34" w:name="CheckBox16221" w:shapeid="_x0000_i1096"/>
+                <w:control r:id="rId31" w:name="CheckBox16221" w:shapeid="_x0000_i1081"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="572AAAAD">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId35" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="572AAAAD">
+                <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:30.6pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId36" w:name="CheckBox17221" w:shapeid="_x0000_i1098"/>
+                <w:control r:id="rId32" w:name="CheckBox17221" w:shapeid="_x0000_i1083"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315C25" w14:paraId="63C90601" w14:textId="77777777" w:rsidTr="00972DA1">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C110184" w14:textId="170D3471" w:rsidR="00315C25" w:rsidRPr="0056047A" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Il cliente è già certificato con AENOR su altro/i schema di certificazione? Quali? __________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1373FD4C" w14:textId="120A7533" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="1373FD4C" w14:textId="0DB630C1" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="55CB5BE1">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId37" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="55CB5BE1">
+                <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:37.8pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId38" w:name="CheckBox162211" w:shapeid="_x0000_i1100"/>
+                <w:control r:id="rId33" w:name="CheckBox162211" w:shapeid="_x0000_i1085"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="75909FFA">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId39" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="75909FFA">
+                <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:30.6pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId40" w:name="CheckBox172211" w:shapeid="_x0000_i1102"/>
+                <w:control r:id="rId34" w:name="CheckBox172211" w:shapeid="_x0000_i1087"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00315C25" w14:paraId="136F06BE" w14:textId="77777777" w:rsidTr="00972DA1">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73307AF3" w14:textId="434B90A2" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Presenza di personale che parla più di una lingua e che richiede un interprete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25E9BFC7" w14:textId="386914FC" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
+          <w:p w14:paraId="25E9BFC7" w14:textId="044B9693" w:rsidR="00315C25" w:rsidRDefault="00315C25" w:rsidP="00315C25">
             <w:pPr>
               <w:ind w:right="902"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="6CEC5391">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId41" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6CEC5391">
+                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:37.8pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId42" w:name="CheckBox1622111" w:shapeid="_x0000_i1104"/>
+                <w:control r:id="rId35" w:name="CheckBox1622111" w:shapeid="_x0000_i1089"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="414ECAA7">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId43" o:title=""/>
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="414ECAA7">
+                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:30.6pt;height:15pt" o:ole="">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId44" w:name="CheckBox1722111" w:shapeid="_x0000_i1106"/>
+                <w:control r:id="rId36" w:name="CheckBox1722111" w:shapeid="_x0000_i1091"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C03BAE8" w14:textId="77777777" w:rsidR="005F6B2D" w:rsidRPr="00467A8F" w:rsidRDefault="005F6B2D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="7228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E9417F" w:rsidRPr="002B617B" w14:paraId="49F2F1F5" w14:textId="77777777" w:rsidTr="00B3504D">
+      <w:tr w:rsidR="00E9417F" w:rsidRPr="00051137" w14:paraId="49F2F1F5" w14:textId="77777777" w:rsidTr="00B3504D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70500C40" w14:textId="4367B2F5" w:rsidR="00E9417F" w:rsidRPr="00E9417F" w:rsidRDefault="00E9417F" w:rsidP="00E9417F">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:ind w:left="0" w:right="900"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D09D0">
               <w:rPr>
@@ -4956,3857 +5104,3079 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Si prega di trasmettere la presente richiesta di offerta ed eventuali allegati compilati all’indirizzo mail  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="002D09D0" w:rsidRPr="00827288">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>tdicarlo@aenor.com</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5FDC0125" w14:textId="77777777" w:rsidR="00B3504D" w:rsidRPr="00827288" w:rsidRDefault="00B3504D" w:rsidP="00B3504D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FDBD548" w14:textId="44305BDD" w:rsidR="00235139" w:rsidRPr="00827288" w:rsidRDefault="006842F8" w:rsidP="00B3504D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00827288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">La informiamo che presso la nostra azienda viene effettuato il trattamento dei Suoi dati personali nel rispetto del Regolamento UE 2016/679 (GDPR), per maggiori informazioni è possibile consultare il ns. sito web </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00827288">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="16"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>www.aenor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> oppure la nostra politica privacy è disponibile al seguente link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00827288">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="16"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>Privacy Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E40FA78" w14:textId="762620C2" w:rsidR="00B3504D" w:rsidRDefault="00B3504D" w:rsidP="00B3504D">
+    <w:p w14:paraId="0E40FA78" w14:textId="4A3E34D2" w:rsidR="00B3504D" w:rsidRDefault="00B3504D" w:rsidP="00B3504D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC3A172" w14:textId="7F156CB3" w:rsidR="005F6B2D" w:rsidRDefault="005F6B2D" w:rsidP="00B3504D">
+    <w:p w14:paraId="4F7D34C7" w14:textId="115EA3FE" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00B3504D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F80A82" w14:textId="0DB80442" w:rsidR="005F6B2D" w:rsidRDefault="005F6B2D" w:rsidP="00B3504D">
+    <w:p w14:paraId="76C5F7C0" w14:textId="23BE6E99" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00B3504D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2CF276" w14:textId="77777777" w:rsidR="00276197" w:rsidRDefault="005D41F8" w:rsidP="00276197">
+    <w:p w14:paraId="5BA5A225" w14:textId="7C4A58FA" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00B3504D">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4B447278" w14:textId="77777777" w:rsidR="00242065" w:rsidRDefault="00242065" w:rsidP="00B3504D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="572F9DC1" w14:textId="77777777" w:rsidR="00276197" w:rsidRDefault="00276197" w:rsidP="00276197">
+    <w:p w14:paraId="286F12A2" w14:textId="7A20753A" w:rsidR="002B617B" w:rsidRPr="00242065" w:rsidRDefault="002B617B" w:rsidP="00AB777D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A743D7C" w14:textId="77777777" w:rsidR="00276197" w:rsidRDefault="00276197" w:rsidP="00276197">
-[...13 lines deleted...]
-    <w:p w14:paraId="232F9550" w14:textId="77777777" w:rsidR="002B617B" w:rsidRDefault="002B617B" w:rsidP="00276197">
+    <w:p w14:paraId="2D8E4B26" w14:textId="77777777" w:rsidR="00FC6FCF" w:rsidRDefault="00FC6FCF" w:rsidP="00FC6FCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="286F12A2" w14:textId="77777777" w:rsidR="002B617B" w:rsidRDefault="002B617B" w:rsidP="00276197">
-[...14 lines deleted...]
-    <w:p w14:paraId="2B3B7940" w14:textId="3EF06C14" w:rsidR="0035713A" w:rsidRPr="00C93515" w:rsidRDefault="0035713A" w:rsidP="00276197">
+    <w:p w14:paraId="282040CD" w14:textId="0305F937" w:rsidR="001F77AE" w:rsidRPr="00C93515" w:rsidRDefault="0035713A" w:rsidP="00FC6FCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ALLEGATO 1</w:t>
       </w:r>
-      <w:r w:rsidR="00276197" w:rsidRPr="00C93515">
+      <w:r w:rsidR="00FC6FCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00C93515" w:rsidRPr="00C93515">
+      <w:r w:rsidR="001F77AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...19 lines deleted...]
-        <w:t>SEDIMULTIPLE</w:t>
+        <w:t xml:space="preserve">INFORMAZIONI AGGIUNTIVE SEDI </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5907B6C8" w14:textId="77777777" w:rsidR="002D09D0" w:rsidRPr="002D09D0" w:rsidRDefault="002D09D0" w:rsidP="002D09D0">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="0" w:right="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4565"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1994"/>
+        <w:gridCol w:w="3761"/>
+        <w:gridCol w:w="2435"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C4B7C" w:rsidRPr="002B617B" w14:paraId="10A58F2F" w14:textId="63DEAB62" w:rsidTr="000C4B7C">
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00051137" w14:paraId="10A58F2F" w14:textId="65575533" w:rsidTr="00F378C1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1053"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:tcW w:w="3761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00D54A2F" w14:textId="56823F99" w:rsidR="000C4B7C" w:rsidRPr="002656A7" w:rsidRDefault="000C4B7C" w:rsidP="002A3D54">
+          <w:p w14:paraId="00D54A2F" w14:textId="56823F99" w:rsidR="00270CC2" w:rsidRPr="002656A7" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002656A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INDIRIZZO E DATI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="dxa"/>
+            <w:tcW w:w="2435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="506F8E71" w14:textId="7ACED162" w:rsidR="000C4B7C" w:rsidRPr="002656A7" w:rsidRDefault="000C4B7C" w:rsidP="002A3D54">
+          <w:p w14:paraId="506F8E71" w14:textId="64D95DC0" w:rsidR="00270CC2" w:rsidRPr="002656A7" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002656A7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>SONO PRESENTI STRUTTURE E SERVZI (ES. NIDO, NURSERY ETC) DEDICATI ALL’ATTUAZIONE DELLA POLITICA DI GENERE?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCCEDF4" w14:textId="752644F3" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002656A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
+              </w:rPr>
               <w:t>dipendenti totali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7061BB9F" w14:textId="00ED1EB8" w:rsidR="000C4B7C" w:rsidRPr="002656A7" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-            <w:pPr>
+          <w:p w14:paraId="626C764B" w14:textId="58300C6C" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">N. dipendenti con ruolo di responsabilità </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4B7C" w:rsidRPr="00EC57E8" w14:paraId="4298FAE0" w14:textId="4126C188" w:rsidTr="00296B55">
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="4298FAE0" w14:textId="7603033E" w:rsidTr="00F378C1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1420"/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:tcW w:w="3761" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A3CD9D" w14:textId="2C146C1D" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F77AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEDE PRINCIPALE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336C3A1E" w14:textId="6B8C04CB" w:rsidR="00270CC2" w:rsidRPr="000C4B7C" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="729ED513" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29BF232B" w14:textId="586E4E7C" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A24D8AC" w14:textId="1AC5C962" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465965AC" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="0068434E" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E9E5A89" w14:textId="181F6ABD" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EEF9D5C" w14:textId="084E934E" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="291493B8" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="0068434E" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1573CEAA" w14:textId="4975C51E" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA06638" w14:textId="4617E910" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="19E83901" w14:textId="607E668E" w:rsidTr="00F378C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F770926" w14:textId="794611BF" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk188453145"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC65F0D" w14:textId="74A6DAD5" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5AF529" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B77A265" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51395242" w14:textId="74AD67E5" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ED2588" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50AD1316" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E48DDE9" w14:textId="1AC212AE" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FE5F7F" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="0068434E" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
+          <w:p w14:paraId="25AC146A" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="000C4B7C" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EA279BC" w14:textId="3CF480C2" w:rsidR="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
+          <w:p w14:paraId="4E0D0E22" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DONNE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5597F675" w14:textId="0C6AA167" w:rsidR="00270CC2" w:rsidRPr="000C4B7C" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C314B4C" w14:textId="41D6B913" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="272BC14F" wp14:editId="233ED816">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E4159A6" wp14:editId="3C1923C0">
                   <wp:extent cx="463550" cy="228600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="42740124" name="Immagine 1"/>
+                  <wp:docPr id="1401306357" name="Immagine 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 84"/>
+                          <pic:cNvPr id="0" name="Picture 1870"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48">
+                          <a:blip r:embed="rId40">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="463550" cy="228600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    UOMINI </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="4490820F" w14:textId="3A228A29" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186E6849" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51401333" w14:textId="5EA367CC" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD1EE8D" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39B97136" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...53 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222D728E" w14:textId="1A39043A" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    UOMINI </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB877FD" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="0068434E" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...9 lines deleted...]
-          <w:p w14:paraId="52DFF801" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
+          <w:p w14:paraId="2048D39B" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65016A92" w14:textId="0EE5C87B" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...53 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75553DB8" w14:textId="02624460" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    DONNE</w:t>
-[...87 lines deleted...]
-            <w:tcW w:w="4565" w:type="dxa"/>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44FD7015" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
+          </w:tcPr>
+          <w:p w14:paraId="2E6607EA" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1155E5FE" w14:textId="76CA9A87" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2281C94A" w14:textId="44377A1F" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="672AFA20" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A1B21EE" w14:textId="2764F580" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="77DE23C3" w14:textId="77777777" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF51D46" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7E8E2D" w14:textId="5270E1EB" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tipologia Sede: </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Indirizzo: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F0CF32" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...22 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F97C5E4" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C8FADA6" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4821184F" w14:textId="7F056968" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4983A9" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...160 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          <w:p w14:paraId="0DA9AC27" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="413E00E7" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38AE75E0" w14:textId="02B56242" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E5569F4" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...155 lines deleted...]
-              <w:t xml:space="preserve">    UOMINI </w:t>
+          <w:p w14:paraId="03872445" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72871793" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A04F30" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780ACB9C" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17ECF0CA" w14:textId="51322472" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w14:paraId="7D9FF378" w14:textId="2D88272C" w:rsidTr="00296B55">
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="1B5688A9" w14:textId="77777777" w:rsidTr="00270CC2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1420"/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EFEE8B" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F5504F" w14:textId="2D9F1F17" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7891F7" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48849E0D" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7216B299" w14:textId="22B03317" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA4AF14" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34DD752C" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BCE97DB" w14:textId="2EE4E9D5" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="468E5A88" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1EEB69D8" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="484858A9" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7E3964" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776C7DAD" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA4AB8F" w14:textId="181E5993" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="056C05C9" w14:textId="77777777" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6710E397" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AFBC6B" w14:textId="0DF7F778" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...140 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDD6160" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53ED9536" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DC34DB" w14:textId="5C8223D7" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67401AB4" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...168 lines deleted...]
-            <w:tcW w:w="4565" w:type="dxa"/>
+          <w:p w14:paraId="07A5C62D" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB0625E" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE48330" w14:textId="72BAAEED" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...62 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED5A0D2" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="648799B0" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411FE974" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004BCBEE" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B8982CF" w14:textId="76DB1331" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="51A963CC" w14:textId="77777777" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F83CE74" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDB6693" w14:textId="4E93FB20" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-          </w:tcPr>
-[...169 lines deleted...]
-            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E15E34D" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BDD14C" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFB2185" w14:textId="35131FA9" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B26213" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B6937EA" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F41B890" w14:textId="5E92CAA5" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EBDAA43" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="40751673" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66EB12F1" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6342873B" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4AE0EB" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="175276EF" w14:textId="75A33BDC" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="5BE35FCA" w14:textId="77777777" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09611728" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519A7679" w14:textId="6CC21F49" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3737D7" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57662AEA" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DBFCF28" w14:textId="05893DEF" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CEBD3A1" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...169 lines deleted...]
-            <w:tcW w:w="4565" w:type="dxa"/>
+          <w:p w14:paraId="7D19B504" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E424753" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327B0B26" w14:textId="2FB71225" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15E9A2AD" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
+          </w:tcPr>
+          <w:p w14:paraId="1D3FEADD" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3821D676" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D2CDC" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311EAC0B" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35676D93" w14:textId="00BAFDB6" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00270CC2" w:rsidRPr="00EC57E8" w14:paraId="20D8776E" w14:textId="77777777" w:rsidTr="00270CC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4D9012" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRPr="001F77AE" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
             <w:pPr>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia sede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6905F32F" w14:textId="5D9D0E47" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000C4B7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tipologia Sede: </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Indirizzo: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE9DC8D" w14:textId="353AAA59" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...22 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D39B0DA" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59428D16" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244F3DC0" w14:textId="692B626D" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535C10DE" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...116 lines deleted...]
-            <w:tcW w:w="1994" w:type="dxa"/>
+          <w:p w14:paraId="406BDCD8" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05041DDE" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F00A2E7" w14:textId="09FA877F" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B3F5B36" w14:textId="77777777" w:rsidR="000C4B7C" w:rsidRPr="000C4B7C" w:rsidRDefault="000C4B7C" w:rsidP="000C4B7C">
-[...902 lines deleted...]
-              <w:t xml:space="preserve">    UOMINI </w:t>
+          <w:p w14:paraId="6B2CCF4D" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3119B7B5" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DONNE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A9629C" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7738DBED" w14:textId="77777777" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26763B95" w14:textId="5B5A0A75" w:rsidR="00270CC2" w:rsidRDefault="00270CC2" w:rsidP="00270CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UOMINI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F207063" w14:textId="77777777" w:rsidR="00235139" w:rsidRDefault="00235139" w:rsidP="002C51A9">
+    <w:p w14:paraId="0F207063" w14:textId="77777777" w:rsidR="00235139" w:rsidRDefault="00235139" w:rsidP="00FC6FCF">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="0" w:right="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235139" w:rsidSect="00ED5314">
-      <w:headerReference w:type="default" r:id="rId50"/>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="709" w:bottom="567" w:left="851" w:header="0" w:footer="162" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="39696A61" w14:textId="77777777" w:rsidR="00717B6E" w:rsidRDefault="00717B6E" w:rsidP="00437316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02255D28" w14:textId="77777777" w:rsidR="00717B6E" w:rsidRDefault="00717B6E" w:rsidP="00437316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AENOR Fontana ND">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000020" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23D10161" w14:textId="1C3961E3" w:rsidR="00ED5314" w:rsidRPr="00ED5314" w:rsidRDefault="00ED5314">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23D10161" w14:textId="1669005B" w:rsidR="00ED5314" w:rsidRPr="00ED5314" w:rsidRDefault="00ED5314">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED5314">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">R-DCC-001/PdR REV. </w:t>
     </w:r>
-    <w:r w:rsidR="00C93515">
+    <w:r w:rsidR="00AB777D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00ED5314">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> del </w:t>
     </w:r>
-    <w:r w:rsidR="00377511">
+    <w:r w:rsidR="00FC6FCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...31 lines deleted...]
-      <w:t>/2024</w:t>
+      <w:t>22/01/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="701CD992" w14:textId="77777777" w:rsidR="00717B6E" w:rsidRDefault="00717B6E" w:rsidP="00437316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E53B6A6" w14:textId="77777777" w:rsidR="00717B6E" w:rsidRDefault="00717B6E" w:rsidP="00437316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E7F309C" w14:textId="5DB3D74E" w:rsidR="002A26F8" w:rsidRPr="00235139" w:rsidRDefault="005D41F8">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00235139">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155AF57F" wp14:editId="6F816935">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>79375</wp:posOffset>
               </wp:positionV>
@@ -9528,51 +8898,55 @@
                           <w:pPr>
                             <w:rPr>
                               <w:lang w:val="it-IT"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2F3DA24F" id="Casella di testo 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:97.2pt;margin-top:31.9pt;width:148.4pt;height:45.05pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDl6XnQ+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdu7UFy0GaNEWB&#10;9AEk/YA1RVlESS5L0pbcr++SUhyjvQXVgeBqydmd2eHmqjeaHaUPCm3FZ5MpZ9IKrJXdV/zH492b&#10;FWchgq1Bo5UVP8nAr7avX206V8o5tqhr6RmB2FB2ruJtjK4siiBaaSBM0ElLyQa9gUih3xe1h47Q&#10;jS7m0+m7okNfO49ChkB/b4ck32b8ppEifmuaICPTFafeYl59XndpLbYbKPceXKvE2Aa8oAsDylLR&#10;M9QtRGAHr/6BMkp4DNjEiUBTYNMoITMHYjOb/sXmoQUnMxcSJ7izTOH/wYqvxwf33bPYf8CeBphJ&#10;BHeP4mdgFm9asHt57T12rYSaCs+SZEXnQjleTVKHMiSQXfcFaxoyHCJmoL7xJqlCPBmh0wBOZ9Fl&#10;H5lIJVerxWK55kxQbvl+Pnu7zCWgfLrtfIifJBqWNhX3NNSMDsf7EFM3UD4dScUs3imt82C1ZV3F&#10;18v5Ml+4yBgVyXdamYqvpukbnJBIfrR1vhxB6WFPBbQdWSeiA+XY73qm6lGSJMIO6xPJ4HGwGT0L&#10;2rTof3PWkcUqHn4dwEvO9GdLUq5ni0XyZA4WRJ0Cf5nZXWbACoKqeORs2N7E7OOB8jVJ3qisxnMn&#10;Y8tknSzSaPPkzcs4n3p+jNs/AAAA//8DAFBLAwQUAAYACAAAACEAmpx9qNsAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNSyMS4lQIxBVE+ZG4beNtEhGvo9htwtuznOht&#10;VjOa+bbczL5XRxpjF9jC9cKAIq6D67ix8P72dHULKiZkh31gsvBDETbV+VmJhQsTv9JxmxolJRwL&#10;tNCmNBRax7olj3ERBmLx9mH0mOQcG+1GnKTc93ppTKY9diwLLQ700FL9vT14Cx/P+6/PG/PSPPr1&#10;MIXZaPa5tvbyYr6/A5VoTv9h+MMXdKiEaRcO7KLqLcgjyUK2En5xl3kmYiex9SoHXZX6lL/6BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXpedD6AQAA1AMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJqcfajbAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="2F3DA24F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Casella di testo 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:97.2pt;margin-top:31.9pt;width:148.4pt;height:45.05pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFKMmfEwIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JVu7EFy0HqNEWB&#10;9AGk/YA1RVlESS5L0pbSr8+SchyjvRXVgeBqubM7w+H6ejCaHaUPCm3NZ5MpZ9IKbJTd1/zH97s3&#10;S85CBNuARitr/igDv968frXuXSVL7FA30jMCsaHqXc27GF1VFEF00kCYoJOWki16A5FCvy8aDz2h&#10;G12U0+m7okffOI9ChkB/b8ck32T8tpUifm3bICPTNafZYl59XndpLTZrqPYeXKfEaQz4hykMKEtN&#10;z1C3EIEdvPoLyijhMWAbJwJNgW2rhMwciM1s+gebhw6czFxInODOMoX/Byu+HL95ppqal7MrziwY&#10;uqQtBKk1sEaxKENEViadehcqOv7gqCAO73Gg+86cg7tH8TMwi9sO7F7eeI99J6GhOWepsrgoHXFC&#10;Atn1n7GhdnCImIGG1pskIsnCCJ3u6/F8R3KITKSWy+V8vlhxJii3uCpnbxe5BVTP1c6H+FGiYWlT&#10;c08eyOhwvA8xTQPV85HUzOKd0jr7QFvW13y1KBe54CJjVCSbamVqvpymbzROIvnBNrk4gtLjnhpo&#10;e2KdiI6U47AbstBZkqTIDptHksHj6Ep6RbTp0P/mrCdH1jz8OoCXnOlPlqRczebzZOEczIk6Bf4y&#10;s7vMgBUEVfPI2bjdxmz7kfINSd6qrMbLJKeRyWlZpNOrSFa+jPOpl7e7eQIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJqcfajbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTUsj&#10;EuJUCMQVRPmRuG3jbRIRr6PYbcLbs5zobVYzmvm23My+V0caYxfYwvXCgCKug+u4sfD+9nR1Cyom&#10;ZId9YLLwQxE21flZiYULE7/ScZsaJSUcC7TQpjQUWse6JY9xEQZi8fZh9JjkHBvtRpyk3Pd6aUym&#10;PXYsCy0O9NBS/b09eAsfz/uvzxvz0jz69TCF2Wj2ubb28mK+vwOVaE7/YfjDF3SohGkXDuyi6i3I&#10;I8lCthJ+cZd5JmInsfUqB12V+pS/+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFKMmf&#10;EwIAAAMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;nH2o2wAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5F6E5DA2" w14:textId="77777777" w:rsidR="00722140" w:rsidRPr="00476F5D" w:rsidRDefault="00722140" w:rsidP="00476F5D">
                     <w:pPr>
                       <w:pStyle w:val="Intestazione"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="6960"/>
                       </w:tabs>
                       <w:ind w:right="-1"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00476F5D">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>AENOR Italia S.r.l.</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="258901B6" w14:textId="77777777" w:rsidR="00476F5D" w:rsidRDefault="00722140" w:rsidP="00476F5D">
@@ -9654,63 +9028,84 @@
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="4019A32B" w14:textId="5DFAC3CB" w:rsidR="00722140" w:rsidRPr="00827288" w:rsidRDefault="00722140" w:rsidP="00476F5D">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00476F5D">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId2" w:history="1">
-[...11 lines deleted...]
-                    </w:hyperlink>
+                    <w:r w:rsidR="00242065">
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00242065" w:rsidRPr="00242065">
+                      <w:rPr>
+                        <w:lang w:val="it-IT"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> HYPERLINK "mailto:aenoritalia@aenor.com" </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00242065">
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00476F5D">
+                      <w:rPr>
+                        <w:rStyle w:val="Collegamentoipertestuale"/>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:color w:val="auto"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                        <w:lang w:val="it-IT"/>
+                      </w:rPr>
+                      <w:t>aenoritalia@aenor.com</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00242065">
+                      <w:rPr>
+                        <w:rStyle w:val="Collegamentoipertestuale"/>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:color w:val="auto"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                        <w:lang w:val="it-IT"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
                   </w:p>
                   <w:p w14:paraId="74AE617A" w14:textId="35194F81" w:rsidR="00722140" w:rsidRPr="00827288" w:rsidRDefault="00722140">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00827288">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CA81A3" wp14:editId="51C0227C">
           <wp:simplePos x="0" y="0"/>
@@ -9721,51 +9116,51 @@
             <wp:posOffset>76200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1631950" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21432" y="20584"/>
               <wp:lineTo x="21432" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="28" name="Immagine 28" descr="Immagine che contiene testo, clipart&#10;&#10;Descrizione generata automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Immagine 12" descr="Immagine che contiene testo, clipart&#10;&#10;Descrizione generata automaticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1631950" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
@@ -9785,51 +9180,51 @@
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3460830" cy="798830"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21119"/>
               <wp:lineTo x="21521" y="21119"/>
               <wp:lineTo x="21521" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="29" name="Imagen 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Imagen 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3460830" cy="798830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
@@ -10320,51 +9715,60 @@
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7D079F39" w14:textId="77777777" w:rsidR="002A26F8" w:rsidRPr="00297316" w:rsidRDefault="002A26F8" w:rsidP="00297316">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="89B03C"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00297316">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="89B03C"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Nº de </w:t>
+                            <w:t xml:space="preserve">Nº </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00297316">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="89B03C"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">de </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="89B03C"/>
                             </w:rPr>
                             <w:t>oferta</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
@@ -10399,51 +9803,51 @@
                       <w:t xml:space="preserve">Nº de </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="89B03C"/>
                       </w:rPr>
                       <w:t>oferta</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4122BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FCAD7BE"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11184,262 +10588,271 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="389309104">
+  <w:num w:numId="1" w16cid:durableId="1818497686">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1168592607">
+  <w:num w:numId="2" w16cid:durableId="1644191466">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="448857006">
+  <w:num w:numId="3" w16cid:durableId="55012754">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1208566166">
+  <w:num w:numId="4" w16cid:durableId="2008826884">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="12077595">
+  <w:num w:numId="5" w16cid:durableId="1211763170">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="474105191">
+  <w:num w:numId="6" w16cid:durableId="900137102">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1221212375">
+  <w:num w:numId="7" w16cid:durableId="201483675">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2111585376">
+  <w:num w:numId="8" w16cid:durableId="216625438">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2067"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00437316"/>
     <w:rsid w:val="0000715F"/>
     <w:rsid w:val="000159D8"/>
     <w:rsid w:val="000163FB"/>
     <w:rsid w:val="00025DA0"/>
     <w:rsid w:val="00031817"/>
     <w:rsid w:val="0004184F"/>
     <w:rsid w:val="00042045"/>
     <w:rsid w:val="0004606B"/>
+    <w:rsid w:val="00051137"/>
     <w:rsid w:val="0005326B"/>
     <w:rsid w:val="00057D02"/>
     <w:rsid w:val="000668FA"/>
+    <w:rsid w:val="00072C7B"/>
     <w:rsid w:val="00090706"/>
     <w:rsid w:val="0009301D"/>
     <w:rsid w:val="000931DC"/>
     <w:rsid w:val="000A2E33"/>
     <w:rsid w:val="000A55F7"/>
     <w:rsid w:val="000B5984"/>
     <w:rsid w:val="000C09E2"/>
     <w:rsid w:val="000C45C6"/>
     <w:rsid w:val="000C4B7C"/>
     <w:rsid w:val="000C589E"/>
     <w:rsid w:val="000C6753"/>
     <w:rsid w:val="000D5389"/>
     <w:rsid w:val="000D566A"/>
     <w:rsid w:val="000D7923"/>
     <w:rsid w:val="000E4E83"/>
     <w:rsid w:val="000E547C"/>
     <w:rsid w:val="000F1DF9"/>
     <w:rsid w:val="00101849"/>
     <w:rsid w:val="00113C6F"/>
     <w:rsid w:val="00117002"/>
     <w:rsid w:val="00117915"/>
     <w:rsid w:val="00122A58"/>
     <w:rsid w:val="00125D43"/>
     <w:rsid w:val="0012770F"/>
     <w:rsid w:val="00130B12"/>
     <w:rsid w:val="00131C32"/>
     <w:rsid w:val="00132883"/>
     <w:rsid w:val="00132C98"/>
     <w:rsid w:val="00133B6E"/>
     <w:rsid w:val="00144D3E"/>
     <w:rsid w:val="001458E6"/>
     <w:rsid w:val="001466CF"/>
     <w:rsid w:val="00160EE6"/>
     <w:rsid w:val="00166FBA"/>
     <w:rsid w:val="00173296"/>
     <w:rsid w:val="00184D4D"/>
     <w:rsid w:val="001A0923"/>
     <w:rsid w:val="001B0553"/>
     <w:rsid w:val="001B09EC"/>
     <w:rsid w:val="001C1BD7"/>
     <w:rsid w:val="001C3076"/>
     <w:rsid w:val="001D2680"/>
     <w:rsid w:val="001E3314"/>
     <w:rsid w:val="001E7D9A"/>
     <w:rsid w:val="001E7F30"/>
     <w:rsid w:val="001F1F9B"/>
     <w:rsid w:val="001F426F"/>
     <w:rsid w:val="001F4E96"/>
+    <w:rsid w:val="001F77AE"/>
     <w:rsid w:val="002025EF"/>
     <w:rsid w:val="00212B64"/>
     <w:rsid w:val="00214404"/>
     <w:rsid w:val="00215411"/>
     <w:rsid w:val="00216D70"/>
     <w:rsid w:val="00217621"/>
     <w:rsid w:val="00223499"/>
     <w:rsid w:val="00226C13"/>
     <w:rsid w:val="0023113F"/>
     <w:rsid w:val="00235139"/>
     <w:rsid w:val="00240995"/>
     <w:rsid w:val="00240A2A"/>
+    <w:rsid w:val="00242065"/>
     <w:rsid w:val="002517EB"/>
     <w:rsid w:val="00263434"/>
     <w:rsid w:val="002656A7"/>
+    <w:rsid w:val="00270CC2"/>
     <w:rsid w:val="0027144B"/>
     <w:rsid w:val="00276197"/>
     <w:rsid w:val="00280A93"/>
     <w:rsid w:val="00283B9D"/>
     <w:rsid w:val="00283D51"/>
     <w:rsid w:val="002907DB"/>
     <w:rsid w:val="002927ED"/>
     <w:rsid w:val="00297316"/>
     <w:rsid w:val="002A1750"/>
     <w:rsid w:val="002A26F8"/>
     <w:rsid w:val="002A48F2"/>
     <w:rsid w:val="002B1D8C"/>
     <w:rsid w:val="002B617B"/>
     <w:rsid w:val="002C2B2C"/>
     <w:rsid w:val="002C51A9"/>
     <w:rsid w:val="002D09D0"/>
     <w:rsid w:val="002D3E40"/>
     <w:rsid w:val="002E552C"/>
     <w:rsid w:val="002E7479"/>
     <w:rsid w:val="002E7B5F"/>
     <w:rsid w:val="002F0C9E"/>
     <w:rsid w:val="002F54B2"/>
+    <w:rsid w:val="002F74C9"/>
     <w:rsid w:val="0030124A"/>
     <w:rsid w:val="0030798C"/>
     <w:rsid w:val="00307DC2"/>
     <w:rsid w:val="00315C25"/>
     <w:rsid w:val="0032298F"/>
     <w:rsid w:val="003251A5"/>
     <w:rsid w:val="003270D6"/>
     <w:rsid w:val="0033386C"/>
     <w:rsid w:val="00337084"/>
     <w:rsid w:val="00337D00"/>
     <w:rsid w:val="00343855"/>
     <w:rsid w:val="00344155"/>
     <w:rsid w:val="003535B6"/>
     <w:rsid w:val="00353F51"/>
     <w:rsid w:val="0035561F"/>
     <w:rsid w:val="0035713A"/>
     <w:rsid w:val="003643CF"/>
     <w:rsid w:val="00364D98"/>
     <w:rsid w:val="00365D9A"/>
     <w:rsid w:val="00370061"/>
     <w:rsid w:val="00375F61"/>
     <w:rsid w:val="00377511"/>
     <w:rsid w:val="00377F7C"/>
     <w:rsid w:val="0039437B"/>
     <w:rsid w:val="003A7B71"/>
     <w:rsid w:val="003B04DA"/>
     <w:rsid w:val="003B2BD4"/>
     <w:rsid w:val="003B3CDD"/>
     <w:rsid w:val="003C6A71"/>
     <w:rsid w:val="003D74D8"/>
     <w:rsid w:val="003D7619"/>
     <w:rsid w:val="003E3CA3"/>
     <w:rsid w:val="003F4621"/>
     <w:rsid w:val="00402A8B"/>
+    <w:rsid w:val="00403D03"/>
     <w:rsid w:val="004054A0"/>
     <w:rsid w:val="00407D5B"/>
     <w:rsid w:val="00413E77"/>
     <w:rsid w:val="00416B7A"/>
     <w:rsid w:val="00420B5A"/>
     <w:rsid w:val="00435BD9"/>
     <w:rsid w:val="00437316"/>
     <w:rsid w:val="00441E3C"/>
     <w:rsid w:val="0044306A"/>
     <w:rsid w:val="0044496B"/>
     <w:rsid w:val="004465DB"/>
     <w:rsid w:val="00467A8F"/>
     <w:rsid w:val="00473238"/>
     <w:rsid w:val="00473253"/>
     <w:rsid w:val="00473D17"/>
     <w:rsid w:val="00476F5D"/>
+    <w:rsid w:val="00477F66"/>
     <w:rsid w:val="00487169"/>
     <w:rsid w:val="00491589"/>
     <w:rsid w:val="004942E5"/>
     <w:rsid w:val="00496155"/>
     <w:rsid w:val="004A2B62"/>
     <w:rsid w:val="004A5157"/>
     <w:rsid w:val="004A5BC2"/>
     <w:rsid w:val="004C2007"/>
     <w:rsid w:val="004C26D6"/>
     <w:rsid w:val="004C2F90"/>
+    <w:rsid w:val="004C3C23"/>
     <w:rsid w:val="004D2374"/>
     <w:rsid w:val="004D77E6"/>
     <w:rsid w:val="004E1601"/>
     <w:rsid w:val="004F03E0"/>
     <w:rsid w:val="005070FB"/>
     <w:rsid w:val="00510691"/>
     <w:rsid w:val="00512F55"/>
     <w:rsid w:val="00517B06"/>
     <w:rsid w:val="005204A8"/>
     <w:rsid w:val="005255F7"/>
     <w:rsid w:val="0052593F"/>
     <w:rsid w:val="00540DCD"/>
     <w:rsid w:val="00547560"/>
     <w:rsid w:val="00551132"/>
     <w:rsid w:val="005513E1"/>
     <w:rsid w:val="00552075"/>
     <w:rsid w:val="0055505A"/>
     <w:rsid w:val="00557463"/>
     <w:rsid w:val="0056047A"/>
     <w:rsid w:val="00564D24"/>
     <w:rsid w:val="00571653"/>
     <w:rsid w:val="00577D60"/>
     <w:rsid w:val="00584521"/>
     <w:rsid w:val="00590E49"/>
     <w:rsid w:val="00591307"/>
@@ -11468,143 +10881,146 @@
     <w:rsid w:val="00670630"/>
     <w:rsid w:val="006722A3"/>
     <w:rsid w:val="0067254B"/>
     <w:rsid w:val="00673E1A"/>
     <w:rsid w:val="006842F8"/>
     <w:rsid w:val="0068434E"/>
     <w:rsid w:val="00687102"/>
     <w:rsid w:val="00687380"/>
     <w:rsid w:val="00693CC0"/>
     <w:rsid w:val="006B05E8"/>
     <w:rsid w:val="006B7092"/>
     <w:rsid w:val="006E353E"/>
     <w:rsid w:val="006E7AA2"/>
     <w:rsid w:val="007003EC"/>
     <w:rsid w:val="007020A2"/>
     <w:rsid w:val="00714D1D"/>
     <w:rsid w:val="00717B6E"/>
     <w:rsid w:val="00722140"/>
     <w:rsid w:val="0072471E"/>
     <w:rsid w:val="0072594E"/>
     <w:rsid w:val="00734289"/>
     <w:rsid w:val="00735FCB"/>
     <w:rsid w:val="007436C7"/>
     <w:rsid w:val="00750739"/>
     <w:rsid w:val="0077156B"/>
+    <w:rsid w:val="00772FB7"/>
     <w:rsid w:val="00775334"/>
     <w:rsid w:val="00775F69"/>
     <w:rsid w:val="007866CA"/>
     <w:rsid w:val="0079300B"/>
     <w:rsid w:val="00797029"/>
     <w:rsid w:val="007B174F"/>
     <w:rsid w:val="007B1AF7"/>
     <w:rsid w:val="007B25FA"/>
     <w:rsid w:val="007B78B8"/>
     <w:rsid w:val="007C3984"/>
     <w:rsid w:val="007C464A"/>
     <w:rsid w:val="007C5516"/>
     <w:rsid w:val="007C55A8"/>
     <w:rsid w:val="007D16D2"/>
     <w:rsid w:val="007D2965"/>
     <w:rsid w:val="007D2A00"/>
     <w:rsid w:val="007D3202"/>
     <w:rsid w:val="007D3705"/>
     <w:rsid w:val="007D484E"/>
     <w:rsid w:val="007E714E"/>
     <w:rsid w:val="0080204F"/>
     <w:rsid w:val="0080226C"/>
     <w:rsid w:val="008075FD"/>
     <w:rsid w:val="00812235"/>
     <w:rsid w:val="008139BB"/>
     <w:rsid w:val="008234DD"/>
     <w:rsid w:val="0082481E"/>
     <w:rsid w:val="00824BF3"/>
     <w:rsid w:val="00824D36"/>
     <w:rsid w:val="00827288"/>
     <w:rsid w:val="008272CB"/>
     <w:rsid w:val="0083137F"/>
     <w:rsid w:val="00831397"/>
     <w:rsid w:val="008454C5"/>
     <w:rsid w:val="0085588F"/>
     <w:rsid w:val="00863D09"/>
     <w:rsid w:val="00877952"/>
     <w:rsid w:val="008A4B96"/>
     <w:rsid w:val="008B0429"/>
     <w:rsid w:val="008E090A"/>
     <w:rsid w:val="008E2656"/>
     <w:rsid w:val="008F2628"/>
     <w:rsid w:val="008F64BF"/>
     <w:rsid w:val="00904672"/>
     <w:rsid w:val="00907284"/>
     <w:rsid w:val="009079D1"/>
     <w:rsid w:val="00920FB7"/>
     <w:rsid w:val="009278B2"/>
+    <w:rsid w:val="0092792D"/>
     <w:rsid w:val="00941727"/>
     <w:rsid w:val="00944261"/>
     <w:rsid w:val="009479E2"/>
     <w:rsid w:val="00956444"/>
     <w:rsid w:val="00963618"/>
     <w:rsid w:val="00965BD5"/>
     <w:rsid w:val="00972DA1"/>
     <w:rsid w:val="00975721"/>
     <w:rsid w:val="0097683E"/>
     <w:rsid w:val="00981F2F"/>
     <w:rsid w:val="009862A2"/>
     <w:rsid w:val="0098645E"/>
     <w:rsid w:val="00996FBE"/>
     <w:rsid w:val="009B16A2"/>
     <w:rsid w:val="009B52AA"/>
     <w:rsid w:val="009B7734"/>
     <w:rsid w:val="009C1128"/>
     <w:rsid w:val="009C39A0"/>
     <w:rsid w:val="009F477B"/>
     <w:rsid w:val="00A018BB"/>
     <w:rsid w:val="00A0243B"/>
     <w:rsid w:val="00A0744D"/>
     <w:rsid w:val="00A11BF2"/>
     <w:rsid w:val="00A1677D"/>
     <w:rsid w:val="00A16A3A"/>
     <w:rsid w:val="00A32414"/>
     <w:rsid w:val="00A3322E"/>
     <w:rsid w:val="00A41DCE"/>
     <w:rsid w:val="00A46B18"/>
     <w:rsid w:val="00A5356D"/>
     <w:rsid w:val="00A569D2"/>
     <w:rsid w:val="00A6130C"/>
     <w:rsid w:val="00A64AB7"/>
     <w:rsid w:val="00A7352B"/>
     <w:rsid w:val="00A77CCA"/>
     <w:rsid w:val="00A85015"/>
     <w:rsid w:val="00A85323"/>
     <w:rsid w:val="00A860A0"/>
     <w:rsid w:val="00A86456"/>
     <w:rsid w:val="00A877A8"/>
     <w:rsid w:val="00A87BFE"/>
     <w:rsid w:val="00A94ABC"/>
     <w:rsid w:val="00AA7D98"/>
     <w:rsid w:val="00AB39F1"/>
     <w:rsid w:val="00AB60FA"/>
+    <w:rsid w:val="00AB777D"/>
     <w:rsid w:val="00AC5CEA"/>
     <w:rsid w:val="00AD158F"/>
     <w:rsid w:val="00AD18D0"/>
     <w:rsid w:val="00AD7F7E"/>
     <w:rsid w:val="00AE0107"/>
     <w:rsid w:val="00AE1E75"/>
     <w:rsid w:val="00AF1571"/>
     <w:rsid w:val="00B01239"/>
     <w:rsid w:val="00B103AD"/>
     <w:rsid w:val="00B10E48"/>
     <w:rsid w:val="00B110D1"/>
     <w:rsid w:val="00B13C15"/>
     <w:rsid w:val="00B2334B"/>
     <w:rsid w:val="00B23F07"/>
     <w:rsid w:val="00B3504D"/>
     <w:rsid w:val="00B362E2"/>
     <w:rsid w:val="00B44285"/>
     <w:rsid w:val="00B44F23"/>
     <w:rsid w:val="00B54D2E"/>
     <w:rsid w:val="00B57B97"/>
     <w:rsid w:val="00B659CF"/>
     <w:rsid w:val="00B71C5C"/>
     <w:rsid w:val="00B74CBB"/>
     <w:rsid w:val="00B822C3"/>
     <w:rsid w:val="00B83714"/>
@@ -11655,157 +11071,161 @@
     <w:rsid w:val="00CB3985"/>
     <w:rsid w:val="00CC108F"/>
     <w:rsid w:val="00CC450A"/>
     <w:rsid w:val="00CD22A6"/>
     <w:rsid w:val="00CD5831"/>
     <w:rsid w:val="00CE2368"/>
     <w:rsid w:val="00CE45CD"/>
     <w:rsid w:val="00CE718D"/>
     <w:rsid w:val="00CE75D6"/>
     <w:rsid w:val="00CF09B3"/>
     <w:rsid w:val="00CF5620"/>
     <w:rsid w:val="00CF674B"/>
     <w:rsid w:val="00D00C9C"/>
     <w:rsid w:val="00D00F3C"/>
     <w:rsid w:val="00D04A72"/>
     <w:rsid w:val="00D05D7A"/>
     <w:rsid w:val="00D111D3"/>
     <w:rsid w:val="00D12419"/>
     <w:rsid w:val="00D12AA1"/>
     <w:rsid w:val="00D25BA4"/>
     <w:rsid w:val="00D30114"/>
     <w:rsid w:val="00D35B97"/>
     <w:rsid w:val="00D41950"/>
     <w:rsid w:val="00D45AE2"/>
     <w:rsid w:val="00D45BC0"/>
+    <w:rsid w:val="00D5380B"/>
     <w:rsid w:val="00D75EA3"/>
     <w:rsid w:val="00D76EA2"/>
     <w:rsid w:val="00D84567"/>
     <w:rsid w:val="00D92F41"/>
     <w:rsid w:val="00DA3AF5"/>
     <w:rsid w:val="00DA473B"/>
     <w:rsid w:val="00DA6A3A"/>
     <w:rsid w:val="00DB4EAF"/>
     <w:rsid w:val="00DD5381"/>
     <w:rsid w:val="00DE1383"/>
     <w:rsid w:val="00DE293A"/>
     <w:rsid w:val="00DE2A6B"/>
     <w:rsid w:val="00DE32AB"/>
     <w:rsid w:val="00DF6BB6"/>
     <w:rsid w:val="00E00ED4"/>
     <w:rsid w:val="00E059A2"/>
+    <w:rsid w:val="00E15A72"/>
     <w:rsid w:val="00E231A3"/>
     <w:rsid w:val="00E24B33"/>
     <w:rsid w:val="00E269C0"/>
     <w:rsid w:val="00E26B23"/>
     <w:rsid w:val="00E32459"/>
     <w:rsid w:val="00E403F8"/>
     <w:rsid w:val="00E41A84"/>
     <w:rsid w:val="00E442D3"/>
     <w:rsid w:val="00E47046"/>
     <w:rsid w:val="00E526EB"/>
     <w:rsid w:val="00E55C23"/>
     <w:rsid w:val="00E6217E"/>
     <w:rsid w:val="00E66392"/>
     <w:rsid w:val="00E66ABD"/>
     <w:rsid w:val="00E9417F"/>
     <w:rsid w:val="00EA1719"/>
     <w:rsid w:val="00EA2CE4"/>
     <w:rsid w:val="00EB0CBE"/>
     <w:rsid w:val="00EB21BC"/>
     <w:rsid w:val="00EC1446"/>
     <w:rsid w:val="00ED5314"/>
     <w:rsid w:val="00ED7710"/>
     <w:rsid w:val="00ED7A2F"/>
     <w:rsid w:val="00EE2926"/>
     <w:rsid w:val="00EE5FCE"/>
     <w:rsid w:val="00EE7B16"/>
     <w:rsid w:val="00EE7CB3"/>
     <w:rsid w:val="00EF7342"/>
     <w:rsid w:val="00EF776D"/>
     <w:rsid w:val="00F010A5"/>
     <w:rsid w:val="00F1003E"/>
     <w:rsid w:val="00F12128"/>
     <w:rsid w:val="00F221EA"/>
     <w:rsid w:val="00F261DD"/>
     <w:rsid w:val="00F30CF6"/>
     <w:rsid w:val="00F351A2"/>
+    <w:rsid w:val="00F378C1"/>
     <w:rsid w:val="00F44573"/>
     <w:rsid w:val="00F47020"/>
     <w:rsid w:val="00F5278D"/>
     <w:rsid w:val="00F5726F"/>
     <w:rsid w:val="00F577CF"/>
     <w:rsid w:val="00F628C4"/>
     <w:rsid w:val="00F718CC"/>
     <w:rsid w:val="00F92800"/>
     <w:rsid w:val="00F95611"/>
     <w:rsid w:val="00FA4E2A"/>
     <w:rsid w:val="00FA6446"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FB4007"/>
     <w:rsid w:val="00FB596B"/>
+    <w:rsid w:val="00FC6FCF"/>
     <w:rsid w:val="00FD0070"/>
     <w:rsid w:val="00FD164D"/>
     <w:rsid w:val="00FD413D"/>
     <w:rsid w:val="00FD5EEC"/>
     <w:rsid w:val="00FE0A3D"/>
     <w:rsid w:val="00FE5F48"/>
     <w:rsid w:val="00FF143C"/>
     <w:rsid w:val="00FF2BC9"/>
     <w:rsid w:val="00FF38AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2067"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="75400A18"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10CD45C7-61F5-4B42-8382-612C237FBB74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12555,77 +11975,77 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D09D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagrafoelencoCarattere">
     <w:name w:val="Paragrafo elenco Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Paragrafoelenco"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0056047A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45178116">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aenoritalia.com/politica-sulla-privacy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aenor.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdicarlo@aenor.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aenoritalia.com/politica-sulla-privacy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdicarlo@aenor.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aenor.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aenoritalia@aenor.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aenoritalia@aenor.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aenoritalia@aenor.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX14.bin"/></Relationships>
 </file>
@@ -13032,68 +12452,159 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de2c2bff39701977361371fca1d1563b">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E7F72F22B8BA454DBD63709FB15BAAA3" ma:contentTypeVersion="12" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="01ac21781c9be11d4b1f846a2a9a8cf4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c2036c8-7976-4fdd-9f11-5f4d19841ffc" xmlns:ns3="d5a8b84f-ca90-4852-8ec6-dde4af5d8dce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="18ad75e1b8e9dc0b6e9bf7b4a8b50def" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c2036c8-7976-4fdd-9f11-5f4d19841ffc"/>
+    <xsd:import namespace="d5a8b84f-ca90-4852-8ec6-dde4af5d8dce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all/>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c2036c8-7976-4fdd-9f11-5f4d19841ffc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d5a8b84f-ca90-4852-8ec6-dde4af5d8dce" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Condiviso con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Condiviso con dettagli" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13151,131 +12662,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569F177E-62F5-47AC-A432-8EADA96CACDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9c2036c8-7976-4fdd-9f11-5f4d19841ffc"/>
+    <ds:schemaRef ds:uri="d5a8b84f-ca90-4852-8ec6-dde4af5d8dce"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D51CD1A-8FE9-4B80-93BC-7E45FD200DC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48D15C70-3CEC-4B34-8473-DDEE34DB0CB3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C7FB1F-F90F-47F2-BC65-BC31AF2B219F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65141F53-6C4D-40E8-8408-4B99629EEEBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>721</Words>
-  <Characters>4115</Characters>
+  <Words>702</Words>
+  <Characters>4007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4827</CharactersWithSpaces>
+  <CharactersWithSpaces>4700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mónica Añez Hernández</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010020774B922DC3AC4F8803F256ABDF7189</vt:lpwstr>
+    <vt:lpwstr>0x010100E7F72F22B8BA454DBD63709FB15BAAA3</vt:lpwstr>
   </property>
 </Properties>
 </file>